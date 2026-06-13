--- v0 (2025-12-10)
+++ v1 (2026-06-13)
@@ -3,102 +3,102 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:body>
     <w:p w14:paraId="36FE1779" w14:textId="77777777" w:rsidR="00CF7054" w:rsidRDefault="00CF7054" w:rsidP="00CF7054">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CD74F27" w14:textId="5197498E" w:rsidR="00CF7054" w:rsidRDefault="00CF7054" w:rsidP="00262A97">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B046EF8" w14:textId="66693E5C" w:rsidR="00CF7054" w:rsidRPr="000F5BDF" w:rsidRDefault="00CF7054" w:rsidP="00CF7054">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F5BDF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>Important</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74221E32" w14:textId="5CEB1FD7" w:rsidR="00CF7054" w:rsidRDefault="00CF7054" w:rsidP="00CF7054">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BED58FA" w14:textId="1E39AD8A" w:rsidR="00CF7054" w:rsidRDefault="00CF7054" w:rsidP="00CF7054">
+    <w:p w14:paraId="5BED58FA" w14:textId="37F5258D" w:rsidR="00CF7054" w:rsidRDefault="00CF7054" w:rsidP="00CF7054">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00EC6646">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00EC6646" w:rsidRPr="00EC6646">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
@@ -107,167 +107,119 @@
         <w:t>conference name</w:t>
       </w:r>
       <w:r w:rsidR="00EC6646">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been approved for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">AMA PRA Category 1 </w:t>
+        <w:t>AMA PRA Category 1 Credit</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>TM</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. Educational activities approved for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">AMA PRA Category 1 </w:t>
+        <w:t>AMA PRA Category 1 Credit</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>TM</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">must adhere to the Standards </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> adopted by The Accreditation Council for Co</w:t>
+        <w:t>must adhere to the Standards of Commercial Support adopted by The Accreditation Council for Co</w:t>
       </w:r>
       <w:r w:rsidR="000F5BDF">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>ntinuing Medical Education (standards included for reference)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B7B4F8E" w14:textId="74BB1DA3" w:rsidR="00CF7054" w:rsidRDefault="00CF7054" w:rsidP="00CF7054">
@@ -487,187 +439,135 @@
         </w:rPr>
         <w:t xml:space="preserve">AMA </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="stockticker">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Emphasis"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:iCs w:val="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>PRA</w:t>
         </w:r>
       </w:smartTag>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Category 1 </w:t>
+        <w:t xml:space="preserve"> Category 1 Credit</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>TM</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="007B6664">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">If significant bias is reported for any presentation, that presentation may not be </w:t>
-[...13 lines deleted...]
-        <w:t>awarded</w:t>
+        <w:t>If significant bias is reported for any presentation, that presentation may not be awarded</w:t>
       </w:r>
       <w:r w:rsidRPr="006C5959">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006C5959" w:rsidRPr="006C5959">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007B6664">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>AMA</w:t>
+        <w:t>AMA PRA Category 1 Credit</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007B6664">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...21 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>TM</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007B6664">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="007B6664">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32AA6C82" w14:textId="0C5CA33F" w:rsidR="00CF7054" w:rsidRDefault="00CF7054" w:rsidP="00CF7054">
@@ -782,77 +682,64 @@
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B6664">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Apologies for the busy and lengthy form, but, </w:t>
       </w:r>
       <w:r w:rsidR="000F5BDF" w:rsidRPr="007B6664">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">AMA PRA Category 1 </w:t>
+        <w:t>AMA PRA Category 1 Credit</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000F5BDF" w:rsidRPr="007B6664">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>TM</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="000F5BDF" w:rsidRPr="007B6664">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007B6664">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>is a valuable addition to any continuing medical education offering.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D287F1C" w14:textId="26BAEA00" w:rsidR="00CF7054" w:rsidRPr="007B6664" w:rsidRDefault="00CF7054" w:rsidP="00CF7054">
       <w:pPr>
@@ -2657,51 +2544,51 @@
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:shapetype w14:anchorId="7CFD35CE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                       <v:stroke joinstyle="miter"/>
                       <v:path gradientshapeok="t" o:connecttype="rect"/>
                     </v:shapetype>
-                    <v:shape id="Text Box 16" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:456.35pt;margin-top:502.7pt;width:87.75pt;height:25.85pt;z-index:251645952;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCiy+343wEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjj2kq014hRdiw4D&#10;ugvQ9QNkWbKF2aJGKbGzrx8lp2m2vg17EUSRPjznkN5cTUPP9gq9AVvxfLHkTFkJjbFtxR+/3725&#10;4MwHYRvRg1UVPyjPr7avX21GV6oCOugbhYxArC9HV/EuBFdmmZedGoRfgFOWkhpwEIFCbLMGxUjo&#10;Q58Vy+W7bARsHIJU3tPr7Zzk24SvtZLhq9ZeBdZXnLiFdGI663hm240oWxSuM/JIQ/wDi0EYS01P&#10;ULciCLZD8wJqMBLBgw4LCUMGWhupkgZSky//UvPQCaeSFjLHu5NN/v/Byi/7B/cNWZg+wEQDTCK8&#10;uwf5wzMLN52wrbpGhLFToqHGebQsG50vj59Gq33pI0g9foaGhix2ARLQpHGIrpBORug0gMPJdDUF&#10;JmPLPF+tijVnknJvi4vicp1aiPLpa4c+fFQwsHipONJQE7rY3/sQ2YjyqSQ2s3Bn+j4Ntrd/PFBh&#10;fEnsI+GZepjqiaqjihqaA+lAmPeE9pouHeAvzkbakYr7nzuBirP+kyUvLol5XKoUrNbvCwrwPFOf&#10;Z4SVBFXxwNl8vQnzIu4cmrajTrP7Fq7JP22StGdWR960B0nxcWfjop3Hqer5z9r+BgAA//8DAFBL&#10;AwQUAAYACAAAACEAMeBcJ+AAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hI&#10;3FjSamVdaTohEFcQ40PiljVeW9E4VZOt5d/jnuBm6330+nG5m10vzjiGzpOGZKVAINXedtRoeH97&#10;uslBhGjImt4TavjBALvq8qI0hfUTveJ5HxvBJRQKo6GNcSikDHWLzoSVH5A4O/rRmcjr2Eg7monL&#10;XS9TpW6lMx3xhdYM+NBi/b0/OQ0fz8evz7V6aR5dNkx+VpLcVmp9fTXf34GIOMc/GBZ9VoeKnQ7+&#10;RDaIXsM2STeMcqBUtgaxICrPUxCHZco2CciqlP/fqH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAosvt+N8BAAChAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAMeBcJ+AAAAAOAQAADwAAAAAAAAAAAAAAAAA5BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAEYFAAAAAA==&#10;" filled="f" stroked="f">
+                    <v:shape id="Text Box 16" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:456.35pt;margin-top:502.7pt;width:87.75pt;height:25.85pt;z-index:251645952;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbEwf68gEAAMgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU21v0zAQ/o7Ef7D8naYJ7diiptPYNIQ0&#10;BtLGD7g6TmOR+MzZbVJ+PWenKwW+Ib5Yvhc/99xz59X12Hdir8kbtJXMZ3MptFVYG7ut5Nfn+zeX&#10;UvgAtoYOra7kQXt5vX79ajW4UhfYYldrEgxifTm4SrYhuDLLvGp1D36GTlsONkg9BDZpm9UEA6P3&#10;XVbM5xfZgFQ7QqW9Z+/dFJTrhN80WoXPTeN1EF0lmVtIJ6VzE89svYJyS+Bao4404B9Y9GAsFz1B&#10;3UEAsSPzF1RvFKHHJswU9hk2jVE69cDd5PM/unlqwenUC4vj3Ukm//9g1eP+CwlT8+wupLDQ84ye&#10;9RjEexwFu1ifwfmS054cJ4aR/ZybevXuAdU3LyzetmC3+oYIh1ZDzfzy+DI7ezrh+AiyGT5hzXVg&#10;FzABjQ31UTyWQzA6z+lwmk3komLJPF8siqUUimNvi8viaplKQPny2pEPHzT2Il4qSTz7hA77Bx8i&#10;GyhfUmIxi/em69L8O/ubgxOjJ7GPhCfqYdyMRzU2WB+4D8JpnXj9+dIi/ZBi4FWqpP++A9JSdB8t&#10;a3HFzOPuJWOxfFewQeeRzXkErGKoSgYpputtmPZ158hsW640qW/xhvVrTGotCj2xOvLmdUkdH1c7&#10;7uO5nbJ+fcD1TwAAAP//AwBQSwMEFAAGAAgAAAAhADHgXCfgAAAADgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj01PwzAMhu9I/IfISNxY0mplXWk6IRBXEOND4pY1XlvROFWTreXf457gZut99PpxuZtd&#10;L844hs6ThmSlQCDV3nbUaHh/e7rJQYRoyJreE2r4wQC76vKiNIX1E73ieR8bwSUUCqOhjXEopAx1&#10;i86ElR+QODv60ZnI69hIO5qJy10vU6VupTMd8YXWDPjQYv29PzkNH8/Hr8+1emkeXTZMflaS3FZq&#10;fX0139+BiDjHPxgWfVaHip0O/kQ2iF7DNkk3jHKgVLYGsSAqz1MQh2XKNgnIqpT/36h+AQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANsTB/ryAQAAyAMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADHgXCfgAAAADgEAAA8AAAAAAAAAAAAAAAAATAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" filled="f" stroked="f">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="1C1BE4F8" w14:textId="49C890C4" w:rsidR="00390499" w:rsidRPr="009D3026" w:rsidRDefault="00390499" w:rsidP="00251E94">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="009D3026">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Revised </w:t>
                             </w:r>
                             <w:r w:rsidR="00787270">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>1/19</w:t>
                             </w:r>
                           </w:p>
@@ -5135,76 +5022,76 @@
                 <w:color w:val="00B0F0"/>
               </w:rPr>
               <w:t>(Your E-mail)</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="308520FA" w14:textId="77777777" w:rsidR="007D3D9B" w:rsidRDefault="007D3D9B" w:rsidP="00A151E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="168" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007D3D9B" w:rsidSect="007D3D9B">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="144" w:right="720" w:bottom="144" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="47313955" w14:textId="77777777" w:rsidR="006121D6" w:rsidRDefault="00317396">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="10BAC328" w14:textId="77777777" w:rsidR="006121D6" w:rsidRDefault="00317396">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -5235,76 +5122,76 @@
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7AF1C403" w14:textId="77777777" w:rsidR="006121D6" w:rsidRDefault="00317396">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7F6E6318" w14:textId="77777777" w:rsidR="006121D6" w:rsidRDefault="00317396">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14A660FB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="71289168"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -6035,79 +5922,78 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1672490737">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1952011501">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="442381080">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="468985845">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1961373344">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="836844155">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DD57A7"/>
     <w:rsid w:val="00093196"/>
     <w:rsid w:val="000A2869"/>
     <w:rsid w:val="000A59FF"/>
     <w:rsid w:val="000A75ED"/>
     <w:rsid w:val="000B0850"/>
     <w:rsid w:val="000D6438"/>
     <w:rsid w:val="000F5BDF"/>
@@ -6132,51 +6018,50 @@
     <w:rsid w:val="00386701"/>
     <w:rsid w:val="00390499"/>
     <w:rsid w:val="00392441"/>
     <w:rsid w:val="00396281"/>
     <w:rsid w:val="003A5AB0"/>
     <w:rsid w:val="003B395A"/>
     <w:rsid w:val="003B3D60"/>
     <w:rsid w:val="0041677A"/>
     <w:rsid w:val="00425D8D"/>
     <w:rsid w:val="00426901"/>
     <w:rsid w:val="00474C0B"/>
     <w:rsid w:val="004D097C"/>
     <w:rsid w:val="00525F82"/>
     <w:rsid w:val="00540991"/>
     <w:rsid w:val="00550CB9"/>
     <w:rsid w:val="00550DD2"/>
     <w:rsid w:val="00560BAA"/>
     <w:rsid w:val="00560F08"/>
     <w:rsid w:val="00571493"/>
     <w:rsid w:val="00575A25"/>
     <w:rsid w:val="00591C4B"/>
     <w:rsid w:val="005A0689"/>
     <w:rsid w:val="005A338E"/>
     <w:rsid w:val="005D37A6"/>
     <w:rsid w:val="00601052"/>
-    <w:rsid w:val="0061160B"/>
     <w:rsid w:val="006121D6"/>
     <w:rsid w:val="006536F2"/>
     <w:rsid w:val="00656465"/>
     <w:rsid w:val="006C5959"/>
     <w:rsid w:val="006D176D"/>
     <w:rsid w:val="006E161F"/>
     <w:rsid w:val="007176B7"/>
     <w:rsid w:val="00731226"/>
     <w:rsid w:val="007437CE"/>
     <w:rsid w:val="00787270"/>
     <w:rsid w:val="007A1A43"/>
     <w:rsid w:val="007B6664"/>
     <w:rsid w:val="007D3D9B"/>
     <w:rsid w:val="007D7ABD"/>
     <w:rsid w:val="007E43B5"/>
     <w:rsid w:val="00824B82"/>
     <w:rsid w:val="00832CBB"/>
     <w:rsid w:val="0084209B"/>
     <w:rsid w:val="00872029"/>
     <w:rsid w:val="008A6304"/>
     <w:rsid w:val="0092042F"/>
     <w:rsid w:val="00923AF8"/>
     <w:rsid w:val="00966CD5"/>
     <w:rsid w:val="00997F02"/>
     <w:rsid w:val="009D3C77"/>
@@ -6205,64 +6090,64 @@
     <w:rsid w:val="00E715DF"/>
     <w:rsid w:val="00EC6646"/>
     <w:rsid w:val="00EE23F6"/>
     <w:rsid w:val="00F36409"/>
     <w:rsid w:val="00FB017B"/>
     <w:rsid w:val="00FB596C"/>
     <w:rsid w:val="00FC3864"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="stockticker"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0557C486"/>
   <w15:docId w15:val="{66923161-2E92-4862-947A-02573171008C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6764,51 +6649,51 @@
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00CF7054"/>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00CF7054"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:divs>
     <w:div w:id="85153235">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1902324324">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -7704,66 +7589,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E87078B6-1E11-49F8-BB9C-EAA4ABBE0EFC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1123</Words>
-  <Characters>6407</Characters>
+  <Words>1117</Words>
+  <Characters>6370</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>53</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Carilion Clinic</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7515</CharactersWithSpaces>
+  <CharactersWithSpaces>7473</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CHS</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>